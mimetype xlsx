--- v0 (2026-09-12)
+++ v1 (2026-10-31)
@@ -3288,52 +3288,52 @@
     <h112d938ec0d43dd9854c9c3eeef9a58 xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </h112d938ec0d43dd9854c9c3eeef9a58>
     <h7e9c4cc72fb4de094bf87e96890c0c2 xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2026</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">37c955a2-c1a9-4692-a97d-f63083cd51eb</TermId>
         </TermInfo>
       </Terms>
     </h7e9c4cc72fb4de094bf87e96890c0c2>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A30D1B4B03E9CC4698987C706C095295" ma:contentTypeVersion="87" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a680365a31f384c213ed1c9333e79f50">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5d982bf3-a48c-4351-8fdb-12b10060851e" xmlns:ns3="9be3f55f-8098-485e-a615-a10e4181e135" xmlns:ns4="ca10bfc4-f870-4cc3-8a61-ea9a369e3574" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="213655f3ab652bc89d2be6b157881dbf" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A30D1B4B03E9CC4698987C706C095295" ma:contentTypeVersion="87" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="24f7fa224379a70514fc19f5f4007dc8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5d982bf3-a48c-4351-8fdb-12b10060851e" xmlns:ns3="9be3f55f-8098-485e-a615-a10e4181e135" xmlns:ns4="ca10bfc4-f870-4cc3-8a61-ea9a369e3574" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="337be142f902ec9681083e26466126ce" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
     <xsd:import namespace="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <xsd:import namespace="ca10bfc4-f870-4cc3-8a61-ea9a369e3574"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:ia4fe8ee8d364c9f8d8b37e8c9aeedb6" minOccurs="0"/>
                 <xsd:element ref="ns4:h112d938ec0d43dd9854c9c3eeef9a58" minOccurs="0"/>
                 <xsd:element ref="ns4:pf601aed3de749a898c3b06239b052af" minOccurs="0"/>
                 <xsd:element ref="ns4:h7e9c4cc72fb4de094bf87e96890c0c2" minOccurs="0"/>
                 <xsd:element ref="ns2:a7e4010d7db74f61a5af14041442919b" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:ned4871b43f142479a1da9e4dec3ead3" minOccurs="0"/>
                 <xsd:element ref="ns2:pd51286b66fa4a86843a97fa5c0abf9b" minOccurs="0"/>
                 <xsd:element ref="ns2:k20b5b353c2d4a59a44170cce5889c20" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
@@ -3375,51 +3375,51 @@
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="a7e4010d7db74f61a5af14041442919b" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="a7e4010d7db74f61a5af14041442919b" ma:taxonomyFieldName="Regulatory_x0020_Review_x0020_Types" ma:displayName="Regulatory Review Types" ma:indexed="true" ma:default="" ma:fieldId="{a7e4010d-7db7-4f61-a5af-14041442919b}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="e757629f-12ed-4ccb-be55-a034738c244c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ned4871b43f142479a1da9e4dec3ead3" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="ned4871b43f142479a1da9e4dec3ead3" ma:taxonomyFieldName="CCC_x0020_Plans" ma:displayName="CCC Plans" ma:default="" ma:fieldId="{7ed4871b-43f1-4247-9a1d-a9e4dec3ead3}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="e8cc82b8-12c0-455f-a3a2-81036c43199c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="pd51286b66fa4a86843a97fa5c0abf9b" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="pd51286b66fa4a86843a97fa5c0abf9b" ma:taxonomyFieldName="CCC_x0020_Keywords" ma:displayName="CCC Keywords" ma:default="" ma:fieldId="{9d51286b-66fa-4a86-843a-97fa5c0abf9b}" ma:taxonomyMulti="true" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="237bb7e9-aef9-4b25-8f13-0a1384048748" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k20b5b353c2d4a59a44170cce5889c20" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="k20b5b353c2d4a59a44170cce5889c20" ma:taxonomyFieldName="CCC_x0020_Document_x0020_Type" ma:displayName="Document Type" ma:default="" ma:fieldId="{420b5b35-3c2d-4a59-a441-70cce5889c20}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="2f5adcc4-b536-4831-8487-2b04e936f6a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="k20b5b353c2d4a59a44170cce5889c20" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="k20b5b353c2d4a59a44170cce5889c20" ma:taxonomyFieldName="CCC_x0020_Document_x0020_Type" ma:displayName="Document Type" ma:default="" ma:fieldId="{420b5b35-3c2d-4a59-a441-70cce5889c20}" ma:taxonomyMulti="true" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="2f5adcc4-b536-4831-8487-2b04e936f6a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="k1250adc1ff244fa903739753c5e73ff" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="k1250adc1ff244fa903739753c5e73ff" ma:taxonomyFieldName="WebResources" ma:displayName="WebResources" ma:indexed="true" ma:default="101;#web|9932c02a-dfc7-4cbe-ae78-3976b987aa6a" ma:fieldId="{41250adc-1ff2-44fa-9037-39753c5e73ff}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="3a3b1e03-2606-4712-baee-4715bbe485c1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MeetingTime" ma:index="35" nillable="true" ma:displayName="MeetingTime" ma:format="DateTime" ma:indexed="true" ma:internalName="MeetingTime">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fe949326ff6d4687acbf295dda149b37" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="fe949326ff6d4687acbf295dda149b37" ma:taxonomyFieldName="SiteDomains" ma:displayName="Domains" ma:default="" ma:fieldId="{fe949326-ff6d-4687-acbf-295dda149b37}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="f3a86052-10d6-4365-9271-fd817bb07314" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3661,51 +3661,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8468911C-62D2-4C2F-8557-41511E6FAB4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <ds:schemaRef ds:uri="871cf62a-6174-4ba7-ae05-554fd18df6aa"/>
     <ds:schemaRef ds:uri="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCFAA933-4866-47A4-94F2-2557F9EFA8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{788E67CE-B0AC-424C-936A-B0247127611D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BBC1FF-8D75-458B-92DD-B398B8FFC5A8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Intro</vt:lpstr>
       <vt:lpstr>Field Definitions</vt:lpstr>
       <vt:lpstr>Household_Income_Data_2026</vt:lpstr>
       <vt:lpstr>HHIncome_Race_Data_2026</vt:lpstr>
       <vt:lpstr>HHIncome_Ethnicity_Data_2026</vt:lpstr>
       <vt:lpstr>HHIncome_Age_Data_2026</vt:lpstr>