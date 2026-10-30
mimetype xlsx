--- v0 (2026-08-30)
+++ v1 (2026-10-30)
@@ -6,117 +6,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://barnstablecounty.sharepoint.com/dept/commission/team/ed/EcDev Files/Data/Data Cape Cod/Places/Places - Open Space/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1366" documentId="8_{112634E4-B3D0-4979-B9F4-442F2456B43E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F3EC5ED2-4F41-4057-8372-470BDAAE4FB9}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{256467EC-BE47-4E79-8E71-866B7D38E2FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7DA67D1-EC5C-407C-9415-A08DB1589083}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FDA35C37-773A-4E81-97D4-B72C6CC876CC}"/>
   </bookViews>
   <sheets>
     <sheet name="Intro" sheetId="19" r:id="rId1"/>
     <sheet name="Field Definitions" sheetId="20" r:id="rId2"/>
     <sheet name="OpenSpace_Data_2026" sheetId="18" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C2" i="18" l="1"/>
-[...6 lines deleted...]
-  <c r="G2" i="18"/>
+  <c r="Q3" i="18" l="1"/>
   <c r="Q4" i="18"/>
   <c r="Q5" i="18"/>
   <c r="Q6" i="18"/>
   <c r="Q7" i="18"/>
   <c r="Q8" i="18"/>
   <c r="Q9" i="18"/>
   <c r="Q10" i="18"/>
   <c r="Q11" i="18"/>
   <c r="Q12" i="18"/>
   <c r="Q13" i="18"/>
   <c r="Q14" i="18"/>
   <c r="Q15" i="18"/>
   <c r="Q16" i="18"/>
-  <c r="Q17" i="18"/>
-[...1 lines deleted...]
-  <c r="Q2" i="18" l="1"/>
+  <c r="Q2" i="18"/>
+  <c r="P17" i="18"/>
+  <c r="O17" i="18"/>
+  <c r="N17" i="18"/>
+  <c r="M17" i="18"/>
+  <c r="L17" i="18"/>
+  <c r="K17" i="18"/>
+  <c r="G17" i="18"/>
+  <c r="Q17" i="18" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="59">
   <si>
     <t>Barnstable</t>
   </si>
   <si>
     <t>Bourne</t>
   </si>
   <si>
     <t>Brewster</t>
   </si>
   <si>
     <t>Chatham</t>
   </si>
   <si>
     <t>Dennis</t>
   </si>
   <si>
     <t>Eastham</t>
   </si>
   <si>
     <t>Falmouth</t>
   </si>
   <si>
     <t>Harwich</t>
   </si>
   <si>
@@ -125,323 +124,346 @@
   <si>
     <t>Orleans</t>
   </si>
   <si>
     <t>Provincetown</t>
   </si>
   <si>
     <t>Sandwich</t>
   </si>
   <si>
     <t>Truro</t>
   </si>
   <si>
     <t>Wellfleet</t>
   </si>
   <si>
     <t>Yarmouth</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Name of town or Barnstable County</t>
+  </si>
+  <si>
     <t>End of Worksheet</t>
   </si>
   <si>
+    <t>Year</t>
+  </si>
+  <si>
     <t>Barnstable County</t>
   </si>
   <si>
     <t>Prepared by the Cape Cod Commission</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
+    <t>Historical or projected year of data</t>
+  </si>
+  <si>
     <t>Open Space Data</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Land Trust, Conservation, Public Non-Profit</t>
   </si>
   <si>
     <t>Municipal</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>State/County</t>
   </si>
   <si>
     <t>Total Land</t>
   </si>
   <si>
     <t>Limited</t>
   </si>
   <si>
     <t>Temporary</t>
   </si>
   <si>
     <t>In Perpetuity</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
+    <t>Total number of acres of town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Percent Open Space</t>
+  </si>
+  <si>
+    <t>Number of acres designated as open space under federal ownership in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres designated as open space under land trust, conservation, or public non-profit ownership in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres designated as open space under municipal ownership in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres designated as open space under private ownership in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres designated as open space under state/county ownership in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres of open space legally protected for less than perpetuity or temporarily protected through an existing functional use in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres of open space protected by legal mechanisms other than those above, or protected through functional or traditional use in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres of open space totally unprotected by any legal or functional means in town or Barnstable County</t>
+  </si>
+  <si>
+    <t>Number of acres of open space with an unknown level of protection</t>
+  </si>
+  <si>
+    <t>Number of acres of open space legally protected permanently and recorded as such in a deed or other official document in town or Barnstable County. Note, the Total Open Space only includes land protected In Perpetuity</t>
+  </si>
+  <si>
     <t>Percent Developed</t>
   </si>
   <si>
     <t>Percent Remaining</t>
   </si>
   <si>
-    <t>Last updated June 2026</t>
+    <t>Total OS</t>
+  </si>
+  <si>
+    <t>Percentage designated as open space in town or Barnstable County.  Here, freshwater ponds and lakes have been included as permanently protected open space</t>
+  </si>
+  <si>
+    <t>Percentage of town or Barnstable County that is not considered to be developed and is not protected open space</t>
+  </si>
+  <si>
+    <t>Percentage of town or Barnstable County considered to be developed</t>
   </si>
   <si>
     <t>To see Tableau dashboard, visit: https://datacapecod.org/pf/open-space/</t>
   </si>
   <si>
-    <t>Data source: MassGIS Open Space Data, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Notes: Freshwater ponds and lakes have been included as permanently protected open space</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
-    <t>Total Open Space</t>
-[...59 lines deleted...]
-    <t>State/ County</t>
+    <t>Last updated October 2026</t>
+  </si>
+  <si>
+    <t>Data source: MassGIS Open Space Data, 2025, Updated data from towns</t>
+  </si>
+  <si>
+    <t>Total number of acres that are open space with any level or protection in the town or Barnstable County</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF104861"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE6E6E6"/>
         <bgColor rgb="FFE6E6E6"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0E6F5"/>
+        <bgColor rgb="FFC0E6F5"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1">
       <alignment horizontal="left"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="STYLE0" xfId="1" xr:uid="{F2C98CA2-8FE1-455A-999D-B1DD635ADD62}"/>
   </cellStyles>
   <dxfs count="19">
-    <dxf>
-[...1 lines deleted...]
-    </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -477,135 +499,130 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FF104861"/>
-[...24 lines deleted...]
-        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{7CCB9211-14DF-492B-B421-9B627B625415}" name="Table3" displayName="Table3" ref="A1:Q17" totalsRowShown="0" headerRowDxfId="0" dataDxfId="18">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{7CCB9211-14DF-492B-B421-9B627B625415}" name="Table3" displayName="Table3" ref="A1:Q17" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17">
   <autoFilter ref="A1:Q17" xr:uid="{7CCB9211-14DF-492B-B421-9B627B625415}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I17">
+    <sortCondition descending="1" ref="B1:B17"/>
+  </sortState>
   <tableColumns count="17">
-    <tableColumn id="1" xr3:uid="{9FF25FA9-102B-4618-A2DB-7AB7056E0963}" name="Location" dataDxfId="17"/>
-[...15 lines deleted...]
-    <tableColumn id="17" xr3:uid="{1F642E55-18E1-472A-B977-20F93F282AC2}" name="Total Open Space" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{9FF25FA9-102B-4618-A2DB-7AB7056E0963}" name="Location" dataDxfId="16"/>
+    <tableColumn id="14" xr3:uid="{928A2909-D20F-4952-BCD4-536E92B2B126}" name="Year" dataDxfId="15"/>
+    <tableColumn id="7" xr3:uid="{BD715251-5126-45A1-A2E1-38550B4F2D27}" name="Total Land" dataDxfId="14"/>
+    <tableColumn id="15" xr3:uid="{DDD907B1-0D75-4915-9758-2A2E12667272}" name="Percent Open Space" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{C964E330-F4E0-4E45-9276-A3A2FB771F6C}" name="Percent Developed" dataDxfId="12"/>
+    <tableColumn id="16" xr3:uid="{A86F7B15-029C-48FA-BDBC-91EE7929F34A}" name="Percent Remaining" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{8D4DD400-55A7-436C-95B1-2CE0A4ECE710}" name="Federal" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{2EB52728-6F0F-474D-A5E9-F7EA846319B7}" name="Land Trust, Conservation, Public Non-Profit" dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{214697C7-404E-480E-BD23-6D76D6588F88}" name="Municipal" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{E0805DDA-A1CD-41F2-9B3C-D13615D36891}" name="Private" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{61C92FFD-06F7-4518-919E-284E94192E97}" name="State/County" dataDxfId="6"/>
+    <tableColumn id="11" xr3:uid="{717F2278-6B51-4241-8F7A-BD5E62D27A63}" name="In Perpetuity" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{D54B2BCC-BCAE-406A-BD0B-1EB28EAAD1F8}" name="Temporary" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{7EF35E95-56B2-402B-991B-42EF87841016}" name="Limited" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{752C3A99-1EDC-41E7-BECA-F096ACCF4351}" name="None" dataDxfId="2"/>
+    <tableColumn id="13" xr3:uid="{DE2FBB56-AC54-47E5-905D-017672101C61}" name="Unknown" dataDxfId="1"/>
+    <tableColumn id="17" xr3:uid="{1F642E55-18E1-472A-B977-20F93F282AC2}" name="Total OS" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -896,1314 +913,1219 @@
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C7BB136-A224-4DE0-B5B6-F166218C6216}">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46F1E2B2-ACC8-4ED7-8E5E-94C5B37F7BBF}">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1251C723-18D5-4E0E-85EE-74606FAB0693}">
   <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
-    <col min="2" max="2" width="8.7109375" style="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="15.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="1"/>
+    <col min="4" max="6" width="10.7109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="9" customWidth="1"/>
+    <col min="8" max="8" width="15.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1"/>
     <col min="12" max="12" width="10.28515625" customWidth="1"/>
-    <col min="13" max="13" width="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="11" t="s">
+      <c r="A1" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="11" t="s">
+      <c r="J1" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="F1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="11" t="s">
+      <c r="N1" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="P1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H1" s="11" t="s">
-[...27 lines deleted...]
-        <v>39</v>
+      <c r="Q1" s="18" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...53 lines deleted...]
-        <v>408.61313899999999</v>
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C2" s="10">
+        <v>40085.366980999999</v>
+      </c>
+      <c r="D2" s="12">
+        <v>0.33603300716654599</v>
+      </c>
+      <c r="E2" s="12">
+        <v>0.55500000000000005</v>
+      </c>
+      <c r="F2" s="12">
+        <v>0.111</v>
+      </c>
+      <c r="G2" s="14">
+        <v>0</v>
+      </c>
+      <c r="H2" s="7">
+        <v>1390.0726850000021</v>
+      </c>
+      <c r="I2" s="7">
+        <v>9210.8698340000028</v>
+      </c>
+      <c r="J2" s="17">
+        <v>468.86776899999995</v>
+      </c>
+      <c r="K2" s="14">
+        <v>507.78232300000002</v>
+      </c>
+      <c r="L2" s="14">
+        <v>11635.297576000001</v>
+      </c>
+      <c r="M2" s="14">
+        <v>0</v>
+      </c>
+      <c r="N2" s="14">
+        <v>234.29897800000001</v>
+      </c>
+      <c r="O2" s="14">
+        <v>557.70494099999996</v>
+      </c>
+      <c r="P2" s="14">
+        <v>0</v>
       </c>
       <c r="Q2" s="19">
-        <f>SUM(Table3[[#This Row],[In Perpetuity]:[Unknown]])</f>
-[...4 lines deleted...]
-      <c r="A3" s="12" t="s">
+        <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
+        <v>12427.301495000002</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C3" s="10">
+        <v>26293.121319999998</v>
+      </c>
+      <c r="D3" s="12">
+        <v>0.47025189305291637</v>
+      </c>
+      <c r="E3" s="12">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="F3" s="12">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="G3" s="15">
+        <v>617.99344499999995</v>
+      </c>
+      <c r="H3" s="7">
+        <v>403.35906000000017</v>
+      </c>
+      <c r="I3" s="7">
+        <v>1933.9671819999978</v>
+      </c>
+      <c r="J3" s="17">
+        <v>191.02492999999996</v>
+      </c>
+      <c r="K3" s="15">
+        <v>9030.8049099999935</v>
+      </c>
+      <c r="L3" s="15">
+        <v>12178.115991999994</v>
+      </c>
+      <c r="M3" s="15">
+        <v>66.275655</v>
+      </c>
+      <c r="N3" s="15">
+        <v>1009.738895</v>
+      </c>
+      <c r="O3" s="15">
+        <v>294.84247099999999</v>
+      </c>
+      <c r="P3" s="15">
+        <v>54.595703</v>
+      </c>
+      <c r="Q3" s="20">
+        <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
+        <v>13603.568715999994</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C4" s="10">
+        <v>16330.605845</v>
+      </c>
+      <c r="D4" s="12">
+        <v>0.43059957846897606</v>
+      </c>
+      <c r="E4" s="12">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F4" s="12">
+        <v>0.105</v>
+      </c>
+      <c r="G4" s="14">
         <v>0</v>
       </c>
-      <c r="B3" s="13">
-[...14 lines deleted...]
-      <c r="G3" s="20">
+      <c r="H4" s="7">
+        <v>680.45208999999966</v>
+      </c>
+      <c r="I4" s="7">
+        <v>2643.0966390000008</v>
+      </c>
+      <c r="J4" s="17">
+        <v>194.76360599999998</v>
+      </c>
+      <c r="K4" s="14">
+        <v>2088.2087509999997</v>
+      </c>
+      <c r="L4" s="14">
+        <v>5606.5210859999988</v>
+      </c>
+      <c r="M4" s="14">
         <v>0</v>
       </c>
-      <c r="H3" s="15">
-[...125 lines deleted...]
-      <c r="N5" s="20">
+      <c r="N4" s="14">
         <v>79.172792999999999</v>
       </c>
-      <c r="O5" s="20">
+      <c r="O4" s="14">
         <v>73.226551999999998</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P4" s="14">
         <v>35.712550999999998</v>
       </c>
-      <c r="Q5" s="17">
+      <c r="Q4" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>5794.6329819999983</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A6" s="3" t="s">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B5" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C5" s="10">
         <v>10906.492147000001</v>
       </c>
-      <c r="C6" s="21">
+      <c r="D5" s="12">
+        <v>0.29440438682965681</v>
+      </c>
+      <c r="E5" s="12">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="F5" s="12">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="G5" s="15">
+        <v>1619.887907</v>
+      </c>
+      <c r="H5" s="7">
+        <v>560.84680700000013</v>
+      </c>
+      <c r="I5" s="7">
+        <v>700.9196800000002</v>
+      </c>
+      <c r="J5" s="17">
+        <v>63.485037000000005</v>
+      </c>
+      <c r="K5" s="15">
+        <v>0</v>
+      </c>
+      <c r="L5" s="15">
         <v>2945.1394310000005</v>
       </c>
-      <c r="D6" s="7">
-[...20 lines deleted...]
-      <c r="K6" s="21">
+      <c r="M5" s="15">
         <v>0</v>
       </c>
-      <c r="L6" s="21">
-[...5 lines deleted...]
-      <c r="N6" s="21">
+      <c r="N5" s="15">
         <v>609.71063499999991</v>
       </c>
-      <c r="O6" s="21">
+      <c r="O5" s="15">
         <v>134.421334</v>
       </c>
-      <c r="P6" s="21">
+      <c r="P5" s="15">
         <v>14.125802</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q5" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>3703.3972020000006</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="12" t="s">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B6" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C6" s="10">
         <v>13359.735621</v>
       </c>
-      <c r="C7" s="20">
+      <c r="D6" s="12">
+        <v>0.271945155508104</v>
+      </c>
+      <c r="E6" s="12">
+        <v>0.59099999999999997</v>
+      </c>
+      <c r="F6" s="12">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="G6" s="14">
+        <v>0</v>
+      </c>
+      <c r="H6" s="7">
+        <v>452.10726600000004</v>
+      </c>
+      <c r="I6" s="7">
+        <v>2756.7805209999992</v>
+      </c>
+      <c r="J6" s="17">
+        <v>175.08998599999995</v>
+      </c>
+      <c r="K6" s="14">
+        <v>25.643530000000002</v>
+      </c>
+      <c r="L6" s="14">
         <v>3409.6213030000004</v>
       </c>
-      <c r="D7" s="14">
-[...8 lines deleted...]
-      <c r="G7" s="20">
+      <c r="M6" s="14">
+        <v>8.3621280000000002</v>
+      </c>
+      <c r="N6" s="14">
+        <v>143.221397</v>
+      </c>
+      <c r="O6" s="14">
         <v>0</v>
       </c>
-      <c r="H7" s="15">
-[...20 lines deleted...]
-      <c r="O7" s="20">
+      <c r="P6" s="14">
         <v>0</v>
       </c>
-      <c r="P7" s="20">
-[...2 lines deleted...]
-      <c r="Q7" s="17">
+      <c r="Q6" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>3561.2048280000004</v>
       </c>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A8" s="3" t="s">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B7" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C7" s="10">
         <v>9187.4814800000004</v>
       </c>
-      <c r="C8" s="21">
+      <c r="D7" s="12">
+        <v>0.36639712225030802</v>
+      </c>
+      <c r="E7" s="12">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="F7" s="12">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="G7" s="15">
+        <v>2174.5421659999988</v>
+      </c>
+      <c r="H7" s="7">
+        <v>435.63617299999999</v>
+      </c>
+      <c r="I7" s="7">
+        <v>372.40414000000004</v>
+      </c>
+      <c r="J7" s="17">
+        <v>62.795282999999991</v>
+      </c>
+      <c r="K7" s="15">
+        <v>61.113793000000008</v>
+      </c>
+      <c r="L7" s="15">
         <v>3106.4915550000005</v>
       </c>
-      <c r="D8" s="7">
-[...26 lines deleted...]
-      <c r="M8" s="21">
+      <c r="M7" s="15">
         <v>0</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N7" s="15">
         <v>77.265698999999998</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O7" s="15">
         <v>1.027633</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P7" s="15">
         <v>70.87724</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q7" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>3255.6621270000005</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="12" t="s">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B8" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C8" s="10">
         <v>29135.358044000001</v>
       </c>
-      <c r="C9" s="20">
+      <c r="D8" s="12">
+        <v>0.28257880924499157</v>
+      </c>
+      <c r="E8" s="12">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="F8" s="12">
+        <v>0.157</v>
+      </c>
+      <c r="G8" s="14">
+        <v>0</v>
+      </c>
+      <c r="H8" s="7">
+        <v>639.15717899999993</v>
+      </c>
+      <c r="I8" s="7">
+        <v>3598.7681810000022</v>
+      </c>
+      <c r="J8" s="17">
+        <v>668.94244000000037</v>
+      </c>
+      <c r="K8" s="14">
+        <v>2382.8077770000018</v>
+      </c>
+      <c r="L8" s="14">
         <v>7289.675577</v>
       </c>
-      <c r="D9" s="14">
-[...8 lines deleted...]
-      <c r="G9" s="20">
+      <c r="M8" s="14">
         <v>0</v>
       </c>
-      <c r="H9" s="15">
-[...17 lines deleted...]
-      <c r="N9" s="20">
+      <c r="N8" s="14">
         <v>278.77512500000006</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O8" s="14">
         <v>556.08487200000002</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P8" s="14">
         <v>71.945763999999997</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q8" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>8196.4813379999996</v>
       </c>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A10" s="3" t="s">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B9" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C9" s="10">
         <v>14400.879301000001</v>
       </c>
-      <c r="C10" s="21">
+      <c r="D9" s="12">
+        <v>0.25319505030132455</v>
+      </c>
+      <c r="E9" s="12">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="F9" s="12">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="G9" s="15">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7">
+        <v>540.39409299999954</v>
+      </c>
+      <c r="I9" s="7">
+        <v>1756.080627</v>
+      </c>
+      <c r="J9" s="17">
+        <v>49.21032000000001</v>
+      </c>
+      <c r="K9" s="15">
+        <v>298.6752909999999</v>
+      </c>
+      <c r="L9" s="15">
         <v>2644.3603309999999</v>
       </c>
-      <c r="D10" s="7">
-[...8 lines deleted...]
-      <c r="G10" s="21">
+      <c r="M9" s="15">
         <v>0</v>
       </c>
-      <c r="H10" s="4">
-[...17 lines deleted...]
-      <c r="N10" s="21">
+      <c r="N9" s="15">
         <v>169.58310099999997</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O9" s="15">
         <v>151.58898199999999</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P9" s="15">
         <v>2.0712540000000002</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q9" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>2967.6036680000002</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="12" t="s">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B10" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C10" s="10">
         <v>16377.161946</v>
       </c>
-      <c r="C11" s="20">
+      <c r="D10" s="12">
+        <v>0.37226438433608189</v>
+      </c>
+      <c r="E10" s="12">
+        <v>0.44700000000000001</v>
+      </c>
+      <c r="F10" s="12">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="G10" s="14">
+        <v>280.96800100000007</v>
+      </c>
+      <c r="H10" s="7">
+        <v>526.97889699999996</v>
+      </c>
+      <c r="I10" s="7">
+        <v>2401.6540169999985</v>
+      </c>
+      <c r="J10" s="17">
+        <v>123.23464199999999</v>
+      </c>
+      <c r="K10" s="14">
+        <v>1227.2247209999996</v>
+      </c>
+      <c r="L10" s="14">
         <v>4560.0602779999999</v>
       </c>
-      <c r="D11" s="14">
-[...26 lines deleted...]
-      <c r="M11" s="20">
+      <c r="M10" s="14">
         <v>0</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N10" s="14">
         <v>152.747379</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O10" s="14">
         <v>661.7513019999999</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P10" s="14">
         <v>25.146895999999998</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q10" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>5399.7058550000002</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A12" s="3" t="s">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B11" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C11" s="10">
         <v>9322.4340260000008</v>
       </c>
-      <c r="C12" s="21">
+      <c r="D11" s="12">
+        <v>0.32485191845325478</v>
+      </c>
+      <c r="E11" s="12">
+        <v>0.57899999999999996</v>
+      </c>
+      <c r="F11" s="12">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="G11" s="15">
+        <v>309.11712099999988</v>
+      </c>
+      <c r="H11" s="7">
+        <v>507.14390199999968</v>
+      </c>
+      <c r="I11" s="7">
+        <v>1663.7476409999997</v>
+      </c>
+      <c r="J11" s="17">
+        <v>338.271995</v>
+      </c>
+      <c r="K11" s="15">
+        <v>1.9795459999999998</v>
+      </c>
+      <c r="L11" s="15">
         <v>2820.260205</v>
       </c>
-      <c r="D12" s="7">
-[...26 lines deleted...]
-      <c r="M12" s="21">
+      <c r="M11" s="15">
         <v>1.9378259999999998</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N11" s="15">
         <v>89.584719000000007</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O11" s="15">
         <v>49.263188</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P11" s="15">
         <v>1.949954</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q11" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>2962.9958919999999</v>
       </c>
     </row>
-    <row r="13" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="12" t="s">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B12" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C12" s="10">
         <v>6683.1033719999996</v>
       </c>
-      <c r="C13" s="20">
-[...5 lines deleted...]
-      <c r="E13" s="14">
+      <c r="D12" s="12">
+        <v>0.785262469675992</v>
+      </c>
+      <c r="E12" s="12">
         <v>0.19800000000000001</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F12" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G12" s="14">
         <v>4826.8231100000003</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H12" s="7">
         <v>79.098820000000003</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I12" s="7">
         <v>113.78190699999998</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J12" s="17">
         <v>5.7136950000000004</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K12" s="14">
         <v>191.36343199999999</v>
       </c>
-      <c r="L13" s="20">
-[...2 lines deleted...]
-      <c r="M13" s="20">
+      <c r="L12" s="14">
+        <v>5229.5596739966695</v>
+      </c>
+      <c r="M12" s="14">
         <v>0</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N12" s="14">
         <v>33.485460000000003</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O12" s="14">
         <v>1.5007459999999999</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P12" s="14">
         <v>21.728013000000001</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q12" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
-        <v>5273.4951829999991</v>
-[...3 lines deleted...]
-      <c r="A14" s="3" t="s">
+        <v>5286.273892996669</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B13" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C13" s="10">
         <v>28109.363301000001</v>
       </c>
-      <c r="C14" s="21">
+      <c r="D13" s="12">
+        <v>0.39063016701660269</v>
+      </c>
+      <c r="E13" s="12">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="F13" s="12">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="G13" s="15">
+        <v>398.42922900000002</v>
+      </c>
+      <c r="H13" s="7">
+        <v>268.02526099999994</v>
+      </c>
+      <c r="I13" s="7">
+        <v>2434.8389860000025</v>
+      </c>
+      <c r="J13" s="17">
+        <v>540.40480199999979</v>
+      </c>
+      <c r="K13" s="15">
+        <v>6599.9778550000028</v>
+      </c>
+      <c r="L13" s="15">
         <v>10241.676133000001</v>
       </c>
-      <c r="D14" s="7">
-[...26 lines deleted...]
-      <c r="M14" s="21">
+      <c r="M13" s="15">
         <v>0</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N13" s="15">
         <v>116.553805</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O13" s="15">
         <v>270.93899300000004</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P13" s="15">
         <v>98.352524000000003</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q13" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>10727.521455</v>
       </c>
     </row>
-    <row r="15" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="12" t="s">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B14" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C14" s="10">
         <v>14081.92281</v>
       </c>
-      <c r="C15" s="20">
+      <c r="D14" s="12">
+        <v>0.68409387460631776</v>
+      </c>
+      <c r="E14" s="12">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="F14" s="12">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="G14" s="14">
+        <v>9009.148522999998</v>
+      </c>
+      <c r="H14" s="7">
+        <v>303.42294299999992</v>
+      </c>
+      <c r="I14" s="7">
+        <v>175.59145400000008</v>
+      </c>
+      <c r="J14" s="17">
+        <v>62.412112999999991</v>
+      </c>
+      <c r="K14" s="14">
+        <v>7.9106509999999997</v>
+      </c>
+      <c r="L14" s="14">
         <v>9558.4856839999993</v>
       </c>
-      <c r="D15" s="14">
-[...26 lines deleted...]
-      <c r="M15" s="20">
+      <c r="M14" s="14">
         <v>0</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N14" s="14">
         <v>37.502249999999997</v>
       </c>
-      <c r="O15" s="20">
+      <c r="O14" s="14">
         <v>0</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P14" s="14">
         <v>0.53426899999999999</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q14" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>9596.5222029999986</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A16" s="3" t="s">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B15" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C15" s="10">
         <v>13442.111943</v>
       </c>
-      <c r="C16" s="21">
+      <c r="D15" s="12">
+        <v>0.57009153847960903</v>
+      </c>
+      <c r="E15" s="12">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="F15" s="12">
+        <v>0.105</v>
+      </c>
+      <c r="G15" s="15">
+        <v>5998.447272999997</v>
+      </c>
+      <c r="H15" s="7">
+        <v>939.93254999999942</v>
+      </c>
+      <c r="I15" s="7">
+        <v>108.71159400000001</v>
+      </c>
+      <c r="J15" s="17">
+        <v>65.449138000000019</v>
+      </c>
+      <c r="K15" s="15">
+        <v>260.60184300000009</v>
+      </c>
+      <c r="L15" s="15">
         <v>7373.1423980000018</v>
       </c>
-      <c r="D16" s="7">
-[...26 lines deleted...]
-      <c r="M16" s="21">
+      <c r="M15" s="15">
         <v>0</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N15" s="15">
         <v>29.222784999999998</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O15" s="15">
         <v>84.61226099999999</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P15" s="15">
         <v>2.40381</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q15" s="20">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
         <v>7489.3812540000017</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="12" t="s">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B16" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C16" s="10">
         <v>15947.186222</v>
       </c>
-      <c r="C17" s="20">
-[...5 lines deleted...]
-      <c r="E17" s="14">
+      <c r="D16" s="12">
+        <v>0.30514015226629249</v>
+      </c>
+      <c r="E16" s="12">
         <v>0.57999999999999996</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F16" s="12">
         <v>0.14099999999999999</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G16" s="14">
         <v>0</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H16" s="7">
         <v>116.26455600000001</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I16" s="7">
         <v>3383.2199600000008</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J16" s="17">
         <v>557.14877399999978</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K16" s="14">
         <v>44.408181999999996</v>
       </c>
-      <c r="L17" s="20">
-[...2 lines deleted...]
-      <c r="M17" s="20">
+      <c r="L16" s="14">
+        <v>4511.1071790000015</v>
+      </c>
+      <c r="M16" s="14">
         <v>5.1066E-2</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N16" s="14">
         <v>480.12910900000008</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O16" s="14">
         <v>357.13381800000002</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P16" s="14">
         <v>9.169359</v>
       </c>
-      <c r="Q17" s="17">
+      <c r="Q16" s="19">
         <f>Table3[[#This Row],[In Perpetuity]]+Table3[[#This Row],[Temporary]]+Table3[[#This Row],[Limited]]+Table3[[#This Row],[None]]+Table3[[#This Row],[Unknown]]</f>
-        <v>4947.5248240000001</v>
+        <v>5357.5905310000026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C17" s="10">
+        <v>263662.32435900002</v>
+      </c>
+      <c r="D17" s="12">
+        <v>0.38682616201975584</v>
+      </c>
+      <c r="E17" s="12">
+        <v>0.48599999999999999</v>
+      </c>
+      <c r="F17" s="12">
+        <v>0.115</v>
+      </c>
+      <c r="G17" s="16">
+        <f>SUM(G2:G16)</f>
+        <v>25235.356774999993</v>
+      </c>
+      <c r="H17" s="7">
+        <v>7842.8922820000007</v>
+      </c>
+      <c r="I17" s="7">
+        <v>33254.432363000007</v>
+      </c>
+      <c r="J17" s="17">
+        <v>3566.8145299999987</v>
+      </c>
+      <c r="K17" s="16">
+        <f>SUM(K2:K16)</f>
+        <v>22728.502604999998</v>
+      </c>
+      <c r="L17" s="16">
+        <f>SUM(L2:L16)</f>
+        <v>93109.514401996654</v>
+      </c>
+      <c r="M17" s="16">
+        <f t="shared" ref="M17:Q17" si="0">SUM(M2:M16)</f>
+        <v>76.626675000000006</v>
+      </c>
+      <c r="N17" s="16">
+        <f t="shared" si="0"/>
+        <v>3540.9921299999996</v>
+      </c>
+      <c r="O17" s="16">
+        <f t="shared" si="0"/>
+        <v>3194.0970930000003</v>
+      </c>
+      <c r="P17" s="16">
+        <f t="shared" si="0"/>
+        <v>408.61313899999999</v>
+      </c>
+      <c r="Q17" s="20">
+        <f t="shared" si="0"/>
+        <v>100329.84343899669</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...90 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5d982bf3-a48c-4351-8fdb-12b10060851e" xmlns:ns3="9be3f55f-8098-485e-a615-a10e4181e135" xmlns:ns4="ca10bfc4-f870-4cc3-8a61-ea9a369e3574" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="213655f3ab652bc89d2be6b157881dbf" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A30D1B4B03E9CC4698987C706C095295" ma:contentTypeVersion="87" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="24f7fa224379a70514fc19f5f4007dc8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5d982bf3-a48c-4351-8fdb-12b10060851e" xmlns:ns3="9be3f55f-8098-485e-a615-a10e4181e135" xmlns:ns4="ca10bfc4-f870-4cc3-8a61-ea9a369e3574" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="337be142f902ec9681083e26466126ce" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
     <xsd:import namespace="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <xsd:import namespace="ca10bfc4-f870-4cc3-8a61-ea9a369e3574"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:ia4fe8ee8d364c9f8d8b37e8c9aeedb6" minOccurs="0"/>
                 <xsd:element ref="ns4:h112d938ec0d43dd9854c9c3eeef9a58" minOccurs="0"/>
                 <xsd:element ref="ns4:pf601aed3de749a898c3b06239b052af" minOccurs="0"/>
                 <xsd:element ref="ns4:h7e9c4cc72fb4de094bf87e96890c0c2" minOccurs="0"/>
                 <xsd:element ref="ns2:a7e4010d7db74f61a5af14041442919b" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:ned4871b43f142479a1da9e4dec3ead3" minOccurs="0"/>
                 <xsd:element ref="ns2:pd51286b66fa4a86843a97fa5c0abf9b" minOccurs="0"/>
                 <xsd:element ref="ns2:k20b5b353c2d4a59a44170cce5889c20" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
@@ -2245,51 +2167,51 @@
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="a7e4010d7db74f61a5af14041442919b" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="a7e4010d7db74f61a5af14041442919b" ma:taxonomyFieldName="Regulatory_x0020_Review_x0020_Types" ma:displayName="Regulatory Review Types" ma:indexed="true" ma:default="" ma:fieldId="{a7e4010d-7db7-4f61-a5af-14041442919b}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="e757629f-12ed-4ccb-be55-a034738c244c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ned4871b43f142479a1da9e4dec3ead3" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="ned4871b43f142479a1da9e4dec3ead3" ma:taxonomyFieldName="CCC_x0020_Plans" ma:displayName="CCC Plans" ma:default="" ma:fieldId="{7ed4871b-43f1-4247-9a1d-a9e4dec3ead3}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="e8cc82b8-12c0-455f-a3a2-81036c43199c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="pd51286b66fa4a86843a97fa5c0abf9b" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="pd51286b66fa4a86843a97fa5c0abf9b" ma:taxonomyFieldName="CCC_x0020_Keywords" ma:displayName="CCC Keywords" ma:default="" ma:fieldId="{9d51286b-66fa-4a86-843a-97fa5c0abf9b}" ma:taxonomyMulti="true" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="237bb7e9-aef9-4b25-8f13-0a1384048748" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k20b5b353c2d4a59a44170cce5889c20" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="k20b5b353c2d4a59a44170cce5889c20" ma:taxonomyFieldName="CCC_x0020_Document_x0020_Type" ma:displayName="Document Type" ma:default="" ma:fieldId="{420b5b35-3c2d-4a59-a441-70cce5889c20}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="2f5adcc4-b536-4831-8487-2b04e936f6a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="k20b5b353c2d4a59a44170cce5889c20" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="k20b5b353c2d4a59a44170cce5889c20" ma:taxonomyFieldName="CCC_x0020_Document_x0020_Type" ma:displayName="Document Type" ma:default="" ma:fieldId="{420b5b35-3c2d-4a59-a441-70cce5889c20}" ma:taxonomyMulti="true" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="2f5adcc4-b536-4831-8487-2b04e936f6a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="k1250adc1ff244fa903739753c5e73ff" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="k1250adc1ff244fa903739753c5e73ff" ma:taxonomyFieldName="WebResources" ma:displayName="WebResources" ma:indexed="true" ma:default="101;#web|9932c02a-dfc7-4cbe-ae78-3976b987aa6a" ma:fieldId="{41250adc-1ff2-44fa-9037-39753c5e73ff}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="3a3b1e03-2606-4712-baee-4715bbe485c1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MeetingTime" ma:index="35" nillable="true" ma:displayName="MeetingTime" ma:format="DateTime" ma:indexed="true" ma:internalName="MeetingTime">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fe949326ff6d4687acbf295dda149b37" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="fe949326ff6d4687acbf295dda149b37" ma:taxonomyFieldName="SiteDomains" ma:displayName="Domains" ma:default="" ma:fieldId="{fe949326-ff6d-4687-acbf-295dda149b37}" ma:sspId="cceb9721-df7c-4dbc-8f19-77f5dc396abe" ma:termSetId="f3a86052-10d6-4365-9271-fd817bb07314" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2510,72 +2432,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9be3f55f-8098-485e-a615-a10e4181e135" xsi:nil="true"/>
+    <k20b5b353c2d4a59a44170cce5889c20 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k20b5b353c2d4a59a44170cce5889c20>
+    <k1250adc1ff244fa903739753c5e73ff xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k1250adc1ff244fa903739753c5e73ff>
+    <ned4871b43f142479a1da9e4dec3ead3 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ned4871b43f142479a1da9e4dec3ead3>
+    <MeetingTime xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e" xsi:nil="true"/>
+    <a7e4010d7db74f61a5af14041442919b xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </a7e4010d7db74f61a5af14041442919b>
+    <ia4fe8ee8d364c9f8d8b37e8c9aeedb6 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ia4fe8ee8d364c9f8d8b37e8c9aeedb6>
+    <fe949326ff6d4687acbf295dda149b37 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fe949326ff6d4687acbf295dda149b37>
+    <aeec274ad21c4909ab5fb112d68909fb xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aeec274ad21c4909ab5fb112d68909fb>
+    <SharedWithUsers xmlns="9be3f55f-8098-485e-a615-a10e4181e135">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <pf601aed3de749a898c3b06239b052af xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </pf601aed3de749a898c3b06239b052af>
+    <TaxKeywordTaxHTField xmlns="9be3f55f-8098-485e-a615-a10e4181e135">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <pd51286b66fa4a86843a97fa5c0abf9b xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </pd51286b66fa4a86843a97fa5c0abf9b>
+    <h112d938ec0d43dd9854c9c3eeef9a58 xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </h112d938ec0d43dd9854c9c3eeef9a58>
+    <h7e9c4cc72fb4de094bf87e96890c0c2 xmlns="ca10bfc4-f870-4cc3-8a61-ea9a369e3574">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </h7e9c4cc72fb4de094bf87e96890c0c2>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8468911C-62D2-4C2F-8557-41511E6FAB4F}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A4401D1-7890-4E0F-AF68-776D2A329E03}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCFAA933-4866-47A4-94F2-2557F9EFA8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC62718-85E1-4F22-8193-BD7EA16C05F4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8468911C-62D2-4C2F-8557-41511E6FAB4F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be3f55f-8098-485e-a615-a10e4181e135"/>
+    <ds:schemaRef ds:uri="871cf62a-6174-4ba7-ae05-554fd18df6aa"/>
+    <ds:schemaRef ds:uri="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Intro</vt:lpstr>
       <vt:lpstr>Field Definitions</vt:lpstr>
       <vt:lpstr>OpenSpace_Data_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -2633,116 +2620,116 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>13900300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="WebResources">
-    <vt:lpwstr>101;#web|9932c02a-dfc7-4cbe-ae78-3976b987aa6a</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Agency">
-    <vt:lpwstr>103;#Cape Cod Commission|4607cd07-312c-43b3-b5aa-f93d48ff326a</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="CCC_x0020_Document_x0020_Type">
-    <vt:lpwstr>3916;#Data|5ebd0895-5094-4875-943e-d344da627fa1</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Project_x0020_ID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="SiteDomains">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="CCC Program Areas">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Town_x0020_or_x0020_Village">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Project ID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_x0020_Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Regulatory Review Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="CCC Document Type">
-    <vt:lpwstr>3916;#Data|5ebd0895-5094-4875-943e-d344da627fa1</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="CCC_x0020_Program_x0020_Areas">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Regulatory_x0020_Review_x0020_Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Year">
-    <vt:lpwstr>3716;#2026|37c955a2-c1a9-4692-a97d-f63083cd51eb</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="CCC_x0020_Plans">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="CCC Plans">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Town or Village">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Subregions">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="e1a5b98cdd71426dacb6e478c7a5882f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Program Area">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="CCC Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="CCC_x0020_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="mc1af4c238594e12bbb9206d9aa9c5d3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Project ID0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="CCC Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Wiki Page Categories">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Wiki_x0020_Page_x0020_Categories">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Project_x0020_ID0">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="Project ID0">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="Wiki Page Categories">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="Program_x0020_Area">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="Program Area">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>